--- v0 (2026-05-19)
+++ v1 (2026-06-27)
@@ -1,2099 +1,1204 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3A0E3711" w14:textId="77777777" w:rsidR="00BC06E8" w:rsidRPr="007E15D7" w:rsidRDefault="00D02A8E" w:rsidP="00493D99">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="22571B64" w14:textId="77777777" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="00951391" w:rsidP="00951391">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>UCAR Policy on Administrative Handling of Significant Protocol Changes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C2A2D9" w14:textId="77777777" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="00951391" w:rsidP="00951391">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(Veterinary Verification and Consultation or VVC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FEE184C" w14:textId="77777777" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="00951391" w:rsidP="00951391">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35376E3C" w14:textId="03B86B34" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="00951391" w:rsidP="00951391">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Significant changes to a protocol must be approved either by a majority vote of a convened quorum of the UCAR (full committee review) or by designated member review. However, in the following specific circumstances (a-c below), administrative approval may be obtained by consultation with and approval of any DCM veterinarian RESTRICTED WITHIN THE CONTEXT OF THE UCAR APPROVED REFERENCE RESOURCES LISTED BELOW.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A8CB79C" w14:textId="77777777" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="00951391" w:rsidP="00951391">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="736C9DE8" w14:textId="77777777" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="00951391" w:rsidP="00951391">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Changes in:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F2BD00" w14:textId="77777777" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="00951391" w:rsidP="00951391">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a. anesthesia, analgesia, or sedation; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03497C40" w14:textId="77777777" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="00951391" w:rsidP="00951391">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b. euthanasia to any method approved in the AVMA Guidelines for the Euthanasia of Animals; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35304F29" w14:textId="77777777" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="00951391" w:rsidP="00951391">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c. duration, frequency, type, or number of procedures to be performed on an animal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>as long as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> those procedures are either approved in the protocol or are approved UCAR or DCM SOPs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19599C4F" w14:textId="77777777" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="00951391" w:rsidP="00951391">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DCE46F6" w14:textId="77777777" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="00951391" w:rsidP="00951391">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The veterinarian is not conducting DMR, but is serving as a subject matter expert to verify that compliance with the IACUC -reviewed and -approved policy is appropriate for the animals in this circumstance. Consultation with the veterinarian will be documented by having the veterinarian send an email approving the change to UCAR. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D85110E" w14:textId="77777777" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="00951391" w:rsidP="00951391">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44EBF6B7" w14:textId="77777777" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="00951391" w:rsidP="00951391">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This email will be appended to the protocol for which the change is authorized and the protocol will be updated by the UCAR Chair or Research &amp; Training Coordinator.  The veterinarian may refer any request to UCAR for review for any reason and must refer any request that does not meet the parameters of the UCAR reviewed and approved policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B649FE6" w14:textId="77777777" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="00951391" w:rsidP="00951391">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E571717" w14:textId="573D5217" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="00951391" w:rsidP="0017721C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="006D7E40">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>AVMA Euthanasia Guidelines</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1DB3B4" w14:textId="66D7577A" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="00951391" w:rsidP="0017721C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="006D7E40">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>DCM tail biopsy</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="67C9D0F2" w14:textId="5440B7D8" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="0017721C" w:rsidP="0017721C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00951391" w:rsidRPr="0017721C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Euthanasia Methods</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00951391" w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7541D507" w14:textId="7DC39BE6" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="00951391" w:rsidP="0017721C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="0017721C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Rodent Identification</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB52D72" w14:textId="132E51A6" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="00B075DC" w:rsidP="0017721C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="0017721C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Sedation/Tranquilization, Anesthesia and Analgesia in Laboratory Animals (includes recommended formularies)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2E6376EA" w14:textId="77777777" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="00951391" w:rsidP="00951391">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AAALAC Int. Reference document:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D5C2B4" w14:textId="77777777" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="00951391" w:rsidP="00951391">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A Good Practice Guide to the Administration of Substance and Removal of Blood, Including Routes and Volumes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="323BEED3" w14:textId="77777777" w:rsidR="00D67ECF" w:rsidRPr="00653AB1" w:rsidRDefault="00D67ECF" w:rsidP="00653AB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diehl KH, Hull R, Morton D, Pfister R, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Rabemampianina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Y, Smith D, Vidal JM, van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Vorstenbosch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>C;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> European Federation of Pharmaceutical Industries Association and European Centre for the Validation of Alternative Methods. A good practice guide to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">administration of substances and removal of blood, including routes and volumes. J Appl </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Toxicol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2001 Jan-Feb;21(1):15-23. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>: 10.1002/jat.727. PMID: 11180276.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48910DF9" w14:textId="68CFA3C4" w:rsidR="007C2733" w:rsidRPr="00653AB1" w:rsidRDefault="007C2733" w:rsidP="007C2733">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="36"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="36"/>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>FURTHER REFERENCES:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4415D3FD" w14:textId="77777777" w:rsidR="007C2733" w:rsidRPr="00653AB1" w:rsidRDefault="007C2733" w:rsidP="007C2733">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ACLAM Formulary, 2024, American College of Laboratory Animal Medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3DFA15" w14:textId="02EFC99A" w:rsidR="007C2733" w:rsidRPr="00653AB1" w:rsidRDefault="007C2733" w:rsidP="00653AB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>APV Drug Formulary, 2021 Edition, Association of Primate Veterinarians</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F508939" w14:textId="77777777" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="00951391" w:rsidP="007C2733">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...24 lines deleted...]
-      <w:r w:rsidR="00367DE8" w:rsidRPr="00367DE8">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DCM SOPs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FACFF4A" w14:textId="77777777" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="00951391" w:rsidP="00156D72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D-2 Rodent colony management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D084BCF" w14:textId="1BCF8E5B" w:rsidR="005F5120" w:rsidRPr="00653AB1" w:rsidRDefault="005F5120" w:rsidP="00156D72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D-6 Rodent Tail Biopsies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54563CF1" w14:textId="77777777" w:rsidR="00156D72" w:rsidRPr="00653AB1" w:rsidRDefault="00156D72" w:rsidP="00156D72">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D-36 Swine Anesthesia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6CCC76" w14:textId="77777777" w:rsidR="00156D72" w:rsidRPr="00653AB1" w:rsidRDefault="00156D72" w:rsidP="00156D72">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D-37 Sheep Anesthesia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ACA7A78" w14:textId="77777777" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="00951391" w:rsidP="00156D72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D-39 Anesthesia for Primate MRI procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C93D76" w14:textId="77777777" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="00951391" w:rsidP="009800EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D-81 Rodent Anesthesia Machine Rental (e.g. training on equipment)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E31316" w14:textId="77777777" w:rsidR="009800EA" w:rsidRPr="00653AB1" w:rsidRDefault="009800EA" w:rsidP="009800EA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D-52 Monkey Perfusion Prep</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205FF7C7" w14:textId="77777777" w:rsidR="009800EA" w:rsidRPr="00653AB1" w:rsidRDefault="009800EA" w:rsidP="009800EA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D-53 General Anesthesia and Surgical Prep in the Rabbit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71827FCD" w14:textId="77777777" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="00951391" w:rsidP="009800EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D-87 Rodent Cardiac Exsanguination</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="366DD143" w14:textId="77777777" w:rsidR="00951391" w:rsidRPr="00653AB1" w:rsidRDefault="00951391" w:rsidP="009800EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D-88 Retro-orbital Injection in Mice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E01BF7F" w14:textId="77777777" w:rsidR="00B73425" w:rsidRPr="00653AB1" w:rsidRDefault="00B73425">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="141C41E8" w14:textId="77777777" w:rsidR="00F77B3B" w:rsidRPr="00653AB1" w:rsidRDefault="00F77B3B" w:rsidP="00F77B3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adopted by UCAR 12/17/14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1921CC" w14:textId="343279E7" w:rsidR="00F77B3B" w:rsidRPr="00653AB1" w:rsidRDefault="00F77B3B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Revised </w:t>
       </w:r>
-      <w:r w:rsidR="00276A9D">
-[...1441 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:r w:rsidR="00E8216A" w:rsidRPr="00653AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8/24/24</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00F77B3B" w:rsidRPr="00653AB1">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="980" w:right="900" w:bottom="1200" w:left="900" w:header="0" w:footer="1017" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:altName w:val="Symbol"/>
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...175 lines deleted...]
-</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EFF661B"/>
+    <w:nsid w:val="4E572FDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="347E5520"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="38988B84"/>
+    <w:lvl w:ilvl="0" w:tplc="D8467906">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="827" w:hanging="360"/>
-[...85 lines deleted...]
-        <w:ind w:left="828" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...3 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B7BACE44">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1782" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="C2B2BB08">
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2744" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="9BDCE4BC">
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3706" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="9718E16A">
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4668" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59709DCA">
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5630" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="B4B871FE">
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6592" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="BDF638A2">
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7554" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F6C0AEEC">
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8516" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="7175607">
-[...2 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1773238615">
+  <w:num w:numId="1" w16cid:durableId="7603934">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BC06E8"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00D4344F"/>
+    <w:rsidRoot w:val="00951391"/>
+    <w:rsid w:val="00156D72"/>
+    <w:rsid w:val="0017721C"/>
+    <w:rsid w:val="00435615"/>
+    <w:rsid w:val="0059279C"/>
+    <w:rsid w:val="005B6C77"/>
+    <w:rsid w:val="005C7004"/>
+    <w:rsid w:val="005F5120"/>
+    <w:rsid w:val="00653AB1"/>
+    <w:rsid w:val="006606D2"/>
+    <w:rsid w:val="006D7E40"/>
+    <w:rsid w:val="007805FE"/>
+    <w:rsid w:val="007C2733"/>
+    <w:rsid w:val="00951391"/>
+    <w:rsid w:val="009800EA"/>
+    <w:rsid w:val="00A3155D"/>
+    <w:rsid w:val="00B075DC"/>
+    <w:rsid w:val="00B73425"/>
+    <w:rsid w:val="00C52E1F"/>
+    <w:rsid w:val="00D67ECF"/>
+    <w:rsid w:val="00E8216A"/>
+    <w:rsid w:val="00EA44F5"/>
     <w:rsid w:val="00F23C79"/>
-    <w:rsid w:val="00FB0713"/>
+    <w:rsid w:val="00F77B3B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6097C88F"/>
-  <w15:docId w15:val="{8A68D20A-84FF-4E63-925E-46F8FF72972D}"/>
+  <w14:docId w14:val="67A6B6AB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A8B02133-F528-46D8-9CC2-61BD11E0924F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2433,641 +1538,2231 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B075DC"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="007C2733"/>
     <w:pPr>
-      <w:ind w:left="828" w:hanging="360"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
     </w:pPr>
-  </w:style>
-[...12 lines deleted...]
-    <w:rsid w:val="000366DA"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-[...105 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00493D99"/>
+    <w:rsid w:val="00C52E1F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-    </w:rPr>
-[...46 lines deleted...]
-      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007E15D7"/>
+    <w:rsid w:val="00C52E1F"/>
     <w:rPr>
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="53941611">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="305360465">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="582377179">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="759106859">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1565986439">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1440025948">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="561210101">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2050255521">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1050033931">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="893658227">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1862694705">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1297561373">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1996567292">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2139058451">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="17583921">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="766460242">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2034108142">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1476490448">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="220022649">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2064795188">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1519199560">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1287930919">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="676344589">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="337008359">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="276259193">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="252204163">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1197892336">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="619264448">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="615402958">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1784184605">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="932863318">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1640652102">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1596403906">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="525867059">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1807968905">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="695079712">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="916092344">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1098869834">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2127002366">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2117404353">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="684988214">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="26639334">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1709062861">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1928151554">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1666007225">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="548105361">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="679084714">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="915748633">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1090351902">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1622688542">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2089494490">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2054650435">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="335156285">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="84882285">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1676225273">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="351760442">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="296229923">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1805657491">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2072267691">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="10255833">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="198586897">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1538737222">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1207450795">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1952005693">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1464344933">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="609318542">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1360349371">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1356887446">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="960961672">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="265311885">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="58601867">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1209997082">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1218854835">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1450322405">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1392922164">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1150755498">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1923754302">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1264844842">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1394550222">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1883446158">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="502358057">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="668754247">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="192808182">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1731731174">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1573196675">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="479423348">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1471821856">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="970088427">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1490487445">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1126896414">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1762605308">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="651450192">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="680738725">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1113011851">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="228274391">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="834952131">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1624537304">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="460539249">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="670914650">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="175460715">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="252862754">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1818494039">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="16125355">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1655798041">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1622809563">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="948969334">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1997343047">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1701973103">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="23675468">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1837457793">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="660694605">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="735594345">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="659038204">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="343017720">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="671564178">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="651257032">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1633363982">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1046950004">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1733121329">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1279291414">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="470027232">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="387412987">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="468978644">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1079640102">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1238713879">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="96099388">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="23944041">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1611933849">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="349258371">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="937908212">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1184320362">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1164711135">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1074355510">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="25840825">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2017152013">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="830371650">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1135681221">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2111926084">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="820582260">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1105150552">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1426728629">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="144780659">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="938681024">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="886719374">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="992756094">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="782071902">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1664745913">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2009677614">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redcap.urmc.rochester.edu/redcap/surveys/?s=9C38NHYXWY" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redcap.urmc.rochester.edu/redcap/surveys/?s=9C38NHYXWY" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urmc.rochester.edu/MediaLibraries/URMCMedia/ucar/policies/documents/Euthanasia-3-4-15.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urmc.rochester.edu/urmc/files/b7/b75dd30b-1155-44a9-a4f6-12a435892cff.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avma.org/KB/Policies/Documents/euthanasia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urmc.rochester.edu/MediaLibraries/URMCMedia/ucar/policies/documents/Anesthesia-and-Analgesia-in-Laboratory-Animals-at-UR-5-20-15_4.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urmc.rochester.edu/MediaLibraries/URMCMedia/ucar/policies/documents/Rodent-Identification-Methods.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60898C8C-B748-4CE6-8688-4973C212596F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E434B2FE-C04A-466E-9F8B-4A835C6B52FF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4303</Characters>
+  <Pages>2</Pages>
+  <Words>423</Words>
+  <Characters>2432</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>URMC</Company>
+  <Company>University of Rochester Medical Center</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5047</CharactersWithSpaces>
+  <CharactersWithSpaces>2829</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>ehutteman</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Hutteman, Erin</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...12 lines deleted...]
-</file>